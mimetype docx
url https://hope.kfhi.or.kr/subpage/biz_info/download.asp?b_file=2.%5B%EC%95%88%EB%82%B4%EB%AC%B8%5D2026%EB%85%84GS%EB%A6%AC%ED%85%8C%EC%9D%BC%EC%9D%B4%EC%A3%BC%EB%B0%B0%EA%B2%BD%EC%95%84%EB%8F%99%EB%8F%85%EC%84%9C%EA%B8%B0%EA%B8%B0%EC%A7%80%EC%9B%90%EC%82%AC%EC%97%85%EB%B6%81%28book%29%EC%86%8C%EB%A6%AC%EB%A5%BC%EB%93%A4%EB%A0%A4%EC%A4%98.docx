--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -266,148 +266,197 @@
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>본 사업은 GS리테일과 희망친구 기아대책이 공동 지원하는 사업으로</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C09F1CF" w14:textId="748E5568" w:rsidR="00446793" w:rsidRPr="00446793" w:rsidRDefault="00446793" w:rsidP="00DF2622">
+    <w:p w14:paraId="6A31707C" w14:textId="77777777" w:rsidR="00610E3C" w:rsidRDefault="00446793" w:rsidP="00DF2622">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>가족센터, 건강가정지원센터, 다문화가족지원센터</w:t>
       </w:r>
-      <w:r w:rsidR="00DF2622" w:rsidRPr="00446793">
+      <w:r w:rsidR="00610E3C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>에</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A0DC70" w14:textId="7318733D" w:rsidR="00DF2622" w:rsidRPr="00446793" w:rsidRDefault="00C328B0" w:rsidP="00DF2622">
+    <w:p w14:paraId="0C09F1CF" w14:textId="5E6BD75A" w:rsidR="00446793" w:rsidRPr="00446793" w:rsidRDefault="00610E3C" w:rsidP="00DF2622">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446793">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>독서기기와 도서를</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF2622" w:rsidRPr="00446793">
+        <w:t>다함께돌봄센터</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 지원하는 사업입니다.</w:t>
+        <w:t>, 지역아동센터</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2622" w:rsidRPr="00446793">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>에</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6C34FC" w14:textId="77777777" w:rsidR="00DF2622" w:rsidRPr="00446793" w:rsidRDefault="00DF2622" w:rsidP="00DF2622">
+    <w:p w14:paraId="18A0DC70" w14:textId="7318733D" w:rsidR="00DF2622" w:rsidRPr="00446793" w:rsidRDefault="00C328B0" w:rsidP="00DF2622">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="10"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446793">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>독서기기와 도서를</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2622" w:rsidRPr="00446793">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 지원하는 사업입니다.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="408F55C6" w14:textId="3DD88B5D" w:rsidR="00463753" w:rsidRPr="00446793" w:rsidRDefault="00463753" w:rsidP="00463753">
+    <w:p w14:paraId="5A6C34FC" w14:textId="77777777" w:rsidR="00DF2622" w:rsidRPr="00446793" w:rsidRDefault="00DF2622" w:rsidP="00DF2622">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408F55C6" w14:textId="3DD88B5D" w:rsidR="00463753" w:rsidRPr="00446793" w:rsidRDefault="00463753" w:rsidP="00463753">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00DF2622" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -525,69 +574,114 @@
       <w:r w:rsidR="00C328B0" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>수도권</w:t>
       </w:r>
       <w:r w:rsidR="00C328B0" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 및 </w:t>
       </w:r>
       <w:r w:rsidR="00446793" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">전북, 전남, 광주광역시 내 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3455078D" w14:textId="58A0D2D7" w:rsidR="00463753" w:rsidRPr="00446793" w:rsidRDefault="00446793" w:rsidP="00446793">
+    <w:p w14:paraId="298A2F77" w14:textId="77777777" w:rsidR="00610E3C" w:rsidRDefault="00446793" w:rsidP="00446793">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLineChars="800" w:firstLine="1760"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>가족센터, 건강가정지원센터, 다문화가족지원센터</w:t>
+      </w:r>
+      <w:r w:rsidR="00610E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00610E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>다함께돌봄센터</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00610E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3455078D" w14:textId="75ED3EAB" w:rsidR="00463753" w:rsidRPr="00446793" w:rsidRDefault="00610E3C" w:rsidP="00446793">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:ind w:firstLineChars="800" w:firstLine="1760"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>지역아동센터</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F3AB9B" w14:textId="320EAB93" w:rsidR="00641C9A" w:rsidRPr="00446793" w:rsidRDefault="00641C9A" w:rsidP="00446793">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>○ 지원내용</w:t>
       </w:r>
       <w:r w:rsidR="00AB36F3" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
@@ -1894,50 +1988,51 @@
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A12D714" w14:textId="71580F59" w:rsidR="004C6FDE" w:rsidRPr="006C1D92" w:rsidRDefault="004C6FDE" w:rsidP="009926FD">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C1D92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FD1DC5B" w14:textId="526D884C" w:rsidR="004C6FDE" w:rsidRPr="006C1D92" w:rsidRDefault="004C6FDE" w:rsidP="009926FD">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C1D92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -2033,51 +2128,50 @@
           <w:trHeight w:val="166"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="197C5FCC" w14:textId="0FB5D29F" w:rsidR="004C6FDE" w:rsidRPr="006C1D92" w:rsidRDefault="004C6FDE" w:rsidP="009926FD">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C1D92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7254E836" w14:textId="77777777" w:rsidR="009926FD" w:rsidRPr="006C1D92" w:rsidRDefault="004C6FDE" w:rsidP="009926FD">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:wordWrap/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C1D92">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -3539,51 +3633,51 @@
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. 사업신청</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104E1823" w14:textId="6A4AC3B5" w:rsidR="0034431C" w:rsidRPr="00446793" w:rsidRDefault="0034431C" w:rsidP="00641C9A">
+    <w:p w14:paraId="104E1823" w14:textId="1190BBFE" w:rsidR="0034431C" w:rsidRPr="00446793" w:rsidRDefault="0034431C" w:rsidP="00641C9A">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="EE0000"/>
           <w:w w:val="90"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">○ </w:t>
@@ -3692,73 +3786,73 @@
       </w:r>
       <w:r w:rsidR="00390633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>월</w:t>
       </w:r>
       <w:r w:rsidR="00AB36F3" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00390633">
-[...5 lines deleted...]
-        <w:t>20</w:t>
+      <w:r w:rsidR="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>일(</w:t>
       </w:r>
-      <w:r w:rsidR="00390633">
-[...5 lines deleted...]
-        <w:t>화</w:t>
+      <w:r w:rsidR="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>금</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) 1</w:t>
       </w:r>
       <w:r w:rsidR="00390633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:00 까지</w:t>
       </w:r>
@@ -3991,51 +4085,51 @@
       <w:r w:rsidR="00326F06" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 및 </w:t>
       </w:r>
       <w:r w:rsidR="00317B84">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">이용 인원 </w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>등 신청서 바탕으로 심사</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739F5AAB" w14:textId="1EDF8D19" w:rsidR="0034431C" w:rsidRPr="00446793" w:rsidRDefault="00517757" w:rsidP="00517757">
+    <w:p w14:paraId="739F5AAB" w14:textId="29191376" w:rsidR="0034431C" w:rsidRPr="00446793" w:rsidRDefault="00517757" w:rsidP="00517757">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0034431C" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4084,89 +4178,89 @@
       </w:r>
       <w:r w:rsidR="00317B84">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">년 </w:t>
       </w:r>
       <w:r w:rsidR="003E157A" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00317B84">
-[...5 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">월 </w:t>
       </w:r>
-      <w:r w:rsidR="00317B84">
-[...5 lines deleted...]
-        <w:t>23</w:t>
+      <w:r w:rsidR="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>일(</w:t>
       </w:r>
-      <w:r w:rsidR="00317B84">
-[...5 lines deleted...]
-        <w:t>금</w:t>
+      <w:r w:rsidR="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>수</w:t>
       </w:r>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) 예정</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BDDA38" w14:textId="3335F780" w:rsidR="00517757" w:rsidRPr="00446793" w:rsidRDefault="00517757" w:rsidP="00517757">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:w w:val="90"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:w w:val="90"/>
@@ -4215,54 +4309,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="727B6709" w14:textId="185B2229" w:rsidR="00517757" w:rsidRPr="00446793" w:rsidRDefault="00517757" w:rsidP="00517757">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. 사업진행</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2279FDE6" w14:textId="6EDB5E82" w:rsidR="003E157A" w:rsidRPr="00446793" w:rsidRDefault="00517757" w:rsidP="00317B84">
+    <w:p w14:paraId="2279FDE6" w14:textId="6F0B4A44" w:rsidR="003E157A" w:rsidRPr="00446793" w:rsidRDefault="00517757" w:rsidP="00317B84">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="204"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">○ </w:t>
       </w:r>
       <w:r w:rsidR="003E157A" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -4314,91 +4409,114 @@
       </w:r>
       <w:r w:rsidR="003E222B" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00317B84">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003E222B" w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">년 </w:t>
       </w:r>
-      <w:r w:rsidR="003E157A" w:rsidRPr="00446793">
-[...13 lines deleted...]
-        <w:t>0월 26일(월) ~ 30일(금)</w:t>
+      <w:r w:rsidR="00D327ED" w:rsidRPr="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11월 5일(목)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D327ED" w:rsidRPr="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>~</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D327ED" w:rsidRPr="00D327ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10일(화)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA9D0F9" w14:textId="6407E515" w:rsidR="003E222B" w:rsidRPr="00446793" w:rsidRDefault="003E222B" w:rsidP="003E222B">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5. 결과보고</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C76B381" w14:textId="657441C8" w:rsidR="00517757" w:rsidRPr="00446793" w:rsidRDefault="003E222B" w:rsidP="003E222B">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446793">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">○ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00446793">
@@ -4810,74 +4928,56 @@
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C899760" w14:textId="77777777" w:rsidR="00F81321" w:rsidRDefault="00F81321" w:rsidP="00DF3BBC">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78EFA5C1" w14:textId="77777777" w:rsidR="00F81321" w:rsidRDefault="00F81321" w:rsidP="00DF3BBC">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AFCA4B7" w14:textId="77777777" w:rsidR="00F81321" w:rsidRDefault="00F81321" w:rsidP="00DF3BBC">
+    <w:p w14:paraId="7AD34A3D" w14:textId="77777777" w:rsidR="00F81321" w:rsidRDefault="00F81321" w:rsidP="00DF3BBC">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F91C91E" w14:textId="70C2C8E7" w:rsidR="00F81321" w:rsidRDefault="00F81321" w:rsidP="00DF3BBC">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>붙임1. [결과보고] 후원물품 수령 및 배분 확인서</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1935F71B" w14:textId="77777777" w:rsidR="001C44B9" w:rsidRPr="003D781E" w:rsidRDefault="001C44B9" w:rsidP="001C44B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
@@ -6368,141 +6468,141 @@
     <w:p w14:paraId="1E1EA894" w14:textId="77777777" w:rsidR="001C44B9" w:rsidRPr="001C44B9" w:rsidRDefault="001C44B9" w:rsidP="00DF3BBC">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:firstLine="216"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001C44B9" w:rsidRPr="001C44B9" w:rsidSect="00724282">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="851" w:footer="1020" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72343E49" w14:textId="77777777" w:rsidR="00A40E23" w:rsidRDefault="00A40E23" w:rsidP="009B1FB8">
+    <w:p w14:paraId="4740D130" w14:textId="77777777" w:rsidR="008B542E" w:rsidRDefault="008B542E" w:rsidP="009B1FB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F50FF5C" w14:textId="77777777" w:rsidR="00A40E23" w:rsidRDefault="00A40E23" w:rsidP="009B1FB8">
+    <w:p w14:paraId="26A5884B" w14:textId="77777777" w:rsidR="008B542E" w:rsidRDefault="008B542E" w:rsidP="009B1FB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="함초롬바탕">
     <w:panose1 w:val="02030604000101010101"/>
     <w:charset w:val="81"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7002EFF" w:usb1="19DFFFFF" w:usb2="001BFDD7" w:usb3="00000000" w:csb0="001F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gothic Std B">
     <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="돋움">
     <w:altName w:val="Dotum"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07505C60" w14:textId="77777777" w:rsidR="00A40E23" w:rsidRDefault="00A40E23" w:rsidP="009B1FB8">
+    <w:p w14:paraId="29F77C1B" w14:textId="77777777" w:rsidR="008B542E" w:rsidRDefault="008B542E" w:rsidP="009B1FB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31616F8A" w14:textId="77777777" w:rsidR="00A40E23" w:rsidRDefault="00A40E23" w:rsidP="009B1FB8">
+    <w:p w14:paraId="1F1ACAE0" w14:textId="77777777" w:rsidR="008B542E" w:rsidRDefault="008B542E" w:rsidP="009B1FB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CF77910" w14:textId="2C51C9C0" w:rsidR="00771B0C" w:rsidRDefault="00BE5A97" w:rsidP="00771B0C">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62B7547F" wp14:editId="3ABEEE5F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -7141,50 +7241,51 @@
     <w:rsid w:val="0006413C"/>
     <w:rsid w:val="000641DD"/>
     <w:rsid w:val="00065647"/>
     <w:rsid w:val="000664C6"/>
     <w:rsid w:val="00070139"/>
     <w:rsid w:val="00070EE6"/>
     <w:rsid w:val="00071C6F"/>
     <w:rsid w:val="00072BE1"/>
     <w:rsid w:val="00073797"/>
     <w:rsid w:val="0007531F"/>
     <w:rsid w:val="0008160C"/>
     <w:rsid w:val="00081AC2"/>
     <w:rsid w:val="00081BD2"/>
     <w:rsid w:val="00087E15"/>
     <w:rsid w:val="00090599"/>
     <w:rsid w:val="0009408A"/>
     <w:rsid w:val="000A1988"/>
     <w:rsid w:val="000A6E5E"/>
     <w:rsid w:val="000B2EED"/>
     <w:rsid w:val="000B5B67"/>
     <w:rsid w:val="000B6BCE"/>
     <w:rsid w:val="000C04C7"/>
     <w:rsid w:val="000C08CE"/>
     <w:rsid w:val="000C3DB9"/>
     <w:rsid w:val="000C7FB9"/>
+    <w:rsid w:val="000D2D6C"/>
     <w:rsid w:val="000E54DF"/>
     <w:rsid w:val="000E7467"/>
     <w:rsid w:val="000F57BA"/>
     <w:rsid w:val="000F62E9"/>
     <w:rsid w:val="00103814"/>
     <w:rsid w:val="001138F7"/>
     <w:rsid w:val="00114ADD"/>
     <w:rsid w:val="00121416"/>
     <w:rsid w:val="001305CC"/>
     <w:rsid w:val="0013207D"/>
     <w:rsid w:val="0013369C"/>
     <w:rsid w:val="00145B6C"/>
     <w:rsid w:val="0015065A"/>
     <w:rsid w:val="00153652"/>
     <w:rsid w:val="00156076"/>
     <w:rsid w:val="0015751E"/>
     <w:rsid w:val="00157B3A"/>
     <w:rsid w:val="00162249"/>
     <w:rsid w:val="00172F3D"/>
     <w:rsid w:val="00173555"/>
     <w:rsid w:val="00175CC2"/>
     <w:rsid w:val="00182653"/>
     <w:rsid w:val="00192D5F"/>
     <w:rsid w:val="00197203"/>
     <w:rsid w:val="001A1A7A"/>
@@ -7312,68 +7413,70 @@
     <w:rsid w:val="00531C2B"/>
     <w:rsid w:val="0053388E"/>
     <w:rsid w:val="00535C91"/>
     <w:rsid w:val="00537C63"/>
     <w:rsid w:val="00537D74"/>
     <w:rsid w:val="0056234E"/>
     <w:rsid w:val="0056314F"/>
     <w:rsid w:val="00575E7F"/>
     <w:rsid w:val="00587FF9"/>
     <w:rsid w:val="005A0926"/>
     <w:rsid w:val="005A145D"/>
     <w:rsid w:val="005A1500"/>
     <w:rsid w:val="005A2F47"/>
     <w:rsid w:val="005A5F5A"/>
     <w:rsid w:val="005B2B61"/>
     <w:rsid w:val="005B5DE4"/>
     <w:rsid w:val="005C1529"/>
     <w:rsid w:val="005C17DD"/>
     <w:rsid w:val="005C4EF0"/>
     <w:rsid w:val="005C72E2"/>
     <w:rsid w:val="005F2A71"/>
     <w:rsid w:val="005F30AF"/>
     <w:rsid w:val="00606DB1"/>
     <w:rsid w:val="00606DBD"/>
     <w:rsid w:val="006075BD"/>
+    <w:rsid w:val="00610E3C"/>
     <w:rsid w:val="00610FDA"/>
     <w:rsid w:val="006148DB"/>
     <w:rsid w:val="00615880"/>
     <w:rsid w:val="006242ED"/>
     <w:rsid w:val="00627DC4"/>
     <w:rsid w:val="00637B0C"/>
     <w:rsid w:val="00637D0E"/>
     <w:rsid w:val="00641C9A"/>
     <w:rsid w:val="006443B8"/>
     <w:rsid w:val="00644BFB"/>
     <w:rsid w:val="006471AA"/>
     <w:rsid w:val="0065058A"/>
     <w:rsid w:val="0065656D"/>
     <w:rsid w:val="00677723"/>
     <w:rsid w:val="0068688C"/>
     <w:rsid w:val="006926E3"/>
     <w:rsid w:val="00695115"/>
     <w:rsid w:val="006951D3"/>
+    <w:rsid w:val="0069653B"/>
     <w:rsid w:val="006A101A"/>
     <w:rsid w:val="006A144D"/>
     <w:rsid w:val="006A6A92"/>
     <w:rsid w:val="006B1467"/>
     <w:rsid w:val="006B3C69"/>
     <w:rsid w:val="006C1707"/>
     <w:rsid w:val="006C1D92"/>
     <w:rsid w:val="006C7C0F"/>
     <w:rsid w:val="006D438E"/>
     <w:rsid w:val="006D4CAF"/>
     <w:rsid w:val="006D759E"/>
     <w:rsid w:val="006E508B"/>
     <w:rsid w:val="006E6F85"/>
     <w:rsid w:val="007075BD"/>
     <w:rsid w:val="007104A1"/>
     <w:rsid w:val="00715DAE"/>
     <w:rsid w:val="00724282"/>
     <w:rsid w:val="007268A9"/>
     <w:rsid w:val="00731750"/>
     <w:rsid w:val="007344C3"/>
     <w:rsid w:val="00735A6A"/>
     <w:rsid w:val="007370ED"/>
     <w:rsid w:val="00742374"/>
     <w:rsid w:val="007449B1"/>
     <w:rsid w:val="007475A2"/>
@@ -7403,50 +7506,51 @@
     <w:rsid w:val="00801C44"/>
     <w:rsid w:val="0080273B"/>
     <w:rsid w:val="0080402B"/>
     <w:rsid w:val="00805CAE"/>
     <w:rsid w:val="00811F85"/>
     <w:rsid w:val="008125FF"/>
     <w:rsid w:val="00812B67"/>
     <w:rsid w:val="00814400"/>
     <w:rsid w:val="008229CD"/>
     <w:rsid w:val="00824572"/>
     <w:rsid w:val="00825915"/>
     <w:rsid w:val="00835286"/>
     <w:rsid w:val="00843D43"/>
     <w:rsid w:val="00851855"/>
     <w:rsid w:val="00851C63"/>
     <w:rsid w:val="00854B26"/>
     <w:rsid w:val="00866E92"/>
     <w:rsid w:val="0086791C"/>
     <w:rsid w:val="00871BA4"/>
     <w:rsid w:val="00873227"/>
     <w:rsid w:val="0087448E"/>
     <w:rsid w:val="0088505B"/>
     <w:rsid w:val="00886838"/>
     <w:rsid w:val="008A3524"/>
     <w:rsid w:val="008B3B60"/>
+    <w:rsid w:val="008B542E"/>
     <w:rsid w:val="008B5926"/>
     <w:rsid w:val="008B6302"/>
     <w:rsid w:val="008C2D40"/>
     <w:rsid w:val="008C3DA8"/>
     <w:rsid w:val="008D0527"/>
     <w:rsid w:val="008D41DE"/>
     <w:rsid w:val="008D62D1"/>
     <w:rsid w:val="008D7DA3"/>
     <w:rsid w:val="008E20F1"/>
     <w:rsid w:val="008E2693"/>
     <w:rsid w:val="008E36D6"/>
     <w:rsid w:val="008F692F"/>
     <w:rsid w:val="00902659"/>
     <w:rsid w:val="00903FAA"/>
     <w:rsid w:val="00911235"/>
     <w:rsid w:val="00912B18"/>
     <w:rsid w:val="00913836"/>
     <w:rsid w:val="0091449B"/>
     <w:rsid w:val="00915672"/>
     <w:rsid w:val="00923486"/>
     <w:rsid w:val="009362C7"/>
     <w:rsid w:val="00941C4C"/>
     <w:rsid w:val="0094567A"/>
     <w:rsid w:val="00950759"/>
     <w:rsid w:val="00952BDE"/>
@@ -7477,50 +7581,51 @@
     <w:rsid w:val="00A02E64"/>
     <w:rsid w:val="00A05B68"/>
     <w:rsid w:val="00A06AF5"/>
     <w:rsid w:val="00A11561"/>
     <w:rsid w:val="00A16E4F"/>
     <w:rsid w:val="00A32CBD"/>
     <w:rsid w:val="00A3779F"/>
     <w:rsid w:val="00A37F81"/>
     <w:rsid w:val="00A40E23"/>
     <w:rsid w:val="00A4163A"/>
     <w:rsid w:val="00A5064D"/>
     <w:rsid w:val="00A50F5A"/>
     <w:rsid w:val="00A6010B"/>
     <w:rsid w:val="00A61D27"/>
     <w:rsid w:val="00A76B12"/>
     <w:rsid w:val="00A76F47"/>
     <w:rsid w:val="00A85AED"/>
     <w:rsid w:val="00A902B3"/>
     <w:rsid w:val="00A92CF1"/>
     <w:rsid w:val="00A94F0D"/>
     <w:rsid w:val="00AA6839"/>
     <w:rsid w:val="00AB36F3"/>
     <w:rsid w:val="00AB4390"/>
     <w:rsid w:val="00AC33FA"/>
     <w:rsid w:val="00AD0FF3"/>
+    <w:rsid w:val="00AF30A7"/>
     <w:rsid w:val="00B056C1"/>
     <w:rsid w:val="00B13E8C"/>
     <w:rsid w:val="00B17829"/>
     <w:rsid w:val="00B203DC"/>
     <w:rsid w:val="00B24AE1"/>
     <w:rsid w:val="00B26E98"/>
     <w:rsid w:val="00B31599"/>
     <w:rsid w:val="00B31D0B"/>
     <w:rsid w:val="00B370A8"/>
     <w:rsid w:val="00B4180C"/>
     <w:rsid w:val="00B46E1F"/>
     <w:rsid w:val="00B46F04"/>
     <w:rsid w:val="00B47CE2"/>
     <w:rsid w:val="00B51539"/>
     <w:rsid w:val="00B56973"/>
     <w:rsid w:val="00B56A1C"/>
     <w:rsid w:val="00B6606F"/>
     <w:rsid w:val="00B73665"/>
     <w:rsid w:val="00B80A23"/>
     <w:rsid w:val="00B818E6"/>
     <w:rsid w:val="00B86F69"/>
     <w:rsid w:val="00B91B30"/>
     <w:rsid w:val="00BA18D8"/>
     <w:rsid w:val="00BA25F9"/>
     <w:rsid w:val="00BB4022"/>
@@ -7547,50 +7652,51 @@
     <w:rsid w:val="00C328B0"/>
     <w:rsid w:val="00C40566"/>
     <w:rsid w:val="00C471B7"/>
     <w:rsid w:val="00C5436B"/>
     <w:rsid w:val="00C557D2"/>
     <w:rsid w:val="00C57F2A"/>
     <w:rsid w:val="00C6515E"/>
     <w:rsid w:val="00C6721D"/>
     <w:rsid w:val="00C736C7"/>
     <w:rsid w:val="00C91BE2"/>
     <w:rsid w:val="00C97F67"/>
     <w:rsid w:val="00C97FAC"/>
     <w:rsid w:val="00CA210E"/>
     <w:rsid w:val="00CD554B"/>
     <w:rsid w:val="00CE3900"/>
     <w:rsid w:val="00CF4832"/>
     <w:rsid w:val="00D00732"/>
     <w:rsid w:val="00D0215A"/>
     <w:rsid w:val="00D0233C"/>
     <w:rsid w:val="00D067DE"/>
     <w:rsid w:val="00D078DF"/>
     <w:rsid w:val="00D15624"/>
     <w:rsid w:val="00D2118F"/>
     <w:rsid w:val="00D23193"/>
     <w:rsid w:val="00D30CC9"/>
+    <w:rsid w:val="00D327ED"/>
     <w:rsid w:val="00D33421"/>
     <w:rsid w:val="00D34A4B"/>
     <w:rsid w:val="00D41323"/>
     <w:rsid w:val="00D41325"/>
     <w:rsid w:val="00D413AA"/>
     <w:rsid w:val="00D46B7A"/>
     <w:rsid w:val="00D53681"/>
     <w:rsid w:val="00D54237"/>
     <w:rsid w:val="00D617D0"/>
     <w:rsid w:val="00D65511"/>
     <w:rsid w:val="00D7158E"/>
     <w:rsid w:val="00D853B9"/>
     <w:rsid w:val="00D87741"/>
     <w:rsid w:val="00D97963"/>
     <w:rsid w:val="00DA269E"/>
     <w:rsid w:val="00DB1038"/>
     <w:rsid w:val="00DC41BF"/>
     <w:rsid w:val="00DC75F1"/>
     <w:rsid w:val="00DD3DAE"/>
     <w:rsid w:val="00DE3F2E"/>
     <w:rsid w:val="00DE5306"/>
     <w:rsid w:val="00DE5557"/>
     <w:rsid w:val="00DF1200"/>
     <w:rsid w:val="00DF2622"/>
     <w:rsid w:val="00DF2E73"/>
@@ -8845,71 +8951,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1856D60B-0FB1-409A-BF3F-0B1376FE2F1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2250</Characters>
+  <Pages>6</Pages>
+  <Words>399</Words>
+  <Characters>2277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2639</CharactersWithSpaces>
+  <CharactersWithSpaces>2671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>디지털운영팀</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>